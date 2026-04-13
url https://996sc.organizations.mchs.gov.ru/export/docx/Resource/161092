--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -6,51 +6,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Приглашаем на службу в пиротехнические войска</w:t>
+        <w:t xml:space="preserve">Приглашаем на службу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Государственные учреждения МЧС России</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="fffffff"/>
           <w:left w:val="single" w:sz="6" w:color="fffffff"/>
           <w:right w:val="single" w:sz="6" w:color="fffffff"/>
           <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
@@ -80,171 +80,218 @@
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приглашаем на службу в пиротехнические войска</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Приглашаем на службу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Тульскийспасательный центр МЧС России приглашает на военную службу поконтракту: водителей-саперов (категории «С») и медицинскихработников (фельдшеров).</w:t>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПиротехникиМЧС России - мастера сапёрного дела. Стань частью команды!</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В спасательном ведомстве специалистов, занимающихся обезвреживаниемвзрывоопасных предметов как в условиях военных действий, так и вмирное время, называют пиротехниками. В Тульской областивоеннослужащие одной из самой сложной и опасной профессии служат вТульском спасательном центре МЧС России.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Сапёры МЧС России проводят обезвреживание снарядов времен ВеликойОтечественной войны, принимают участие в подрыве льда на водоёмахдля обеспечения безаварийного пропуска паводковых вод, а с началомспециальной военной операции в составе пиротехнических отрядовразминируют приграничные районы от взрывоопасных предметов,уничтожая такие опасные находки, как FPV-дроны, ударныебеспилотники, сбросы с БПЛА, боевые части ракет, суббоеприпасы имины, напечатанные на 3D-принтере и многое другое. Частью командыспециалистов можешь стать и ты.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Тульский спасательный центр МЧС России приглашает на военную службупо контракту: водителей-саперов (категории «С»).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Требования к кандидатам:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">• Граждане РФ в возрасте от 18 до 40 лет;</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">• Наличие службы по призыву не обязательно.</w:t>
+              <w:t xml:space="preserve">· граждане РФ в возрасте от 18 до 40 лет;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· годные по состоянию здоровья к военной службе;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· образование не ниже среднего общего;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· отсутствие судимости;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· наличие службы по призыву не обязательно.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Условия и социальные гарантии:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">• Стабильное денежное довольствие;</w:t>
-[...56 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">· стабильное денежное довольствие;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· участие в программе жилищного обеспечения военнослужащих;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· бесплатное медицинское и санаторно-курортное обеспечение;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· ежегодный оплачиваемый отпуск;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· обеспечение служебным жильем;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">· иные социальные гарантии предусмотренные законодательством РФ длявоеннослужащих.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">По всем интересующим вопросам можно обратиться:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">📍по адресу: Тульская область, Ленинский район, деревня Кураково,ФГКУ"Тульский СЦ МЧС России".</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">📞 телефон: +7(4872)77-39-97, отдел кадров: +79207953854.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">✉️ электронная почта: sc71@sc.71.mchs.gov.ru</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">👉Подписывайся на МЧС Тульской области MAX | ВК</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">👉Подписывайся на МЧС России в MAX | ВК</w:t>
+            </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>