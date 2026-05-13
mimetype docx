--- v1 (2026-01-08)
+++ v2 (2026-05-13)
@@ -95,67 +95,82 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Порядок обращения граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Обращенияграждан, направленные в письменной или электронной форме, а такжеустные и письменные обращения, рассматриваются сотрудникамиТульского спасательного центра. При рассмотрении обращения недопускается разглашения сведений, содержащихся в обращении, а такжесведений, касающихся частной жизни гражданина, без его согласия. Вслучае если ответ по существу поставленного вопроса не может бытьдан без разглашения сведений, составляющих государственную или инуюохраняемую федеральным законом тайну, гражданину, направившемуобращение, сообщая о невозможности дать ответ по существупоставленного в нем вопроса в связи с недопустимостью разглашенияуказанных сведений.</w:t>
+              <w:t xml:space="preserve">Обращенияграждан, поступившие в ФГКУ «Тульский спасательный центр МЧСРоссии» в письменной, электронной или устной форме, рассматриваютсяв установленном законодательством Российской Федерации порядке.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В соответствии с Федеральным законом от 02 мая 2006 года № 59-ФЗ «Опорядке рассмотрения обращений граждан Российской Федерации»обращения граждан, поступившие в Тульский спасательный центрподлежат обязательной регистрации в течение трех дней с моментапоступления, рассматриваются в течение 30 дней со днярегистрации.</w:t>
+              <w:t xml:space="preserve">При рассмотрении обращения не допускается разглашение сведений,содержащихся в обращении, а также сведений, касающихся частнойжизни гражданина, без его согласия, за исключением случаев,предусмотренных законодательством Российской Федерации.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В случае если в обращении гражданина содержится вопрос, на которыйему неоднократно давались ответы по существу в связи с ранеенаправляемыми обращениями, и при этом в обращении не приводятсяновые доводы или обстоятельства, Тульский спасательный центр вправепринять решение о безосновательности очередного обращения ипрекращении переписки с гражданином по данному вопросу.</w:t>
-[...3 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">В случае если ответ по существу поставленного в обращении вопросане может быть предоставлен без разглашения сведений, составляющихгосударственную или иную охраняемую федеральным законом тайну,гражданину, направившему обращение, сообщается о невозможности датьответ по существу поставленного вопроса в связи с недопустимостьюразглашения указанных сведений.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В соответствии с Федеральным законом от 02 мая 2006 г. № 59-ФЗ «Опорядке рассмотрения обращений граждан Российской Федерации»обращения граждан, поступившие в ФГКУ «Тульский спасательный центрМЧС России», подлежат обязательной регистрации в течение трех днейс момента поступления и рассматриваются в течение 30 дней со днярегистрации. Данные сроки соответствуют положениям статьи 8 истатьи 12 Федерального закона № 59-ФЗ.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В случае если в обращении гражданина содержится вопрос, на которыйему ранее неоднократно давались письменные ответы по существу, ипри этом в очередном обращении не приводятся новые доводы илиобстоятельства, ФГКУ «Тульский спасательный центр МЧС России»вправе принять решение о безосновательности очередного обращения ипрекращении переписки с гражданином по данному вопросу.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Гражданин уведомляется о принятом решении в установленномпорядке.</w:t>
+            </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>