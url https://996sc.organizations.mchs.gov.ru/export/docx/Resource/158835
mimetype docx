--- v1 (2026-02-25)
+++ v2 (2026-05-10)
@@ -94,245 +94,268 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">История Тульского спасательного центра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Боевойпуть Тульского спасательного центра</w:t>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Боевойпуть в/ч 11349</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 451 отдельный механизированный полк гражданской обороны былобразован 26 июня 1965 года в соответствии с директивой начальникаГражданской обороны СССР от 17.02.1965 г. № 4/7083сс.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В память вручения полку Знамени части на основании приказаначальника Гражданской обороны СССР от 14.04.1967 г. № 024 днемчасти официально считается 1 мая.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Пунктом временной дислокации полка был определен пос. ОколицаМинской области. С 29 июля 1965г. пунктом постоянной дислокацииявляется поселок Кураково Ленинского района Тульской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 1 декабря 1991 года Директивой Министра обороны СССР №314/1/001600 от 18 декабря 1991 года на базе полка быласформирована 144 отдельная спасательная бригада гражданской обороныдля проведения аварийно-спасательных и других неотложных работ поликвидации последствий ударов противника, аварий, катастроф истихийных бедствий на территориях Тульской, Смоленской, Орловской,Калужской, Курской, Липецкой и Рязанской областей Центральногорегиона.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 3 марта 1994 года на базе бригады создан спасательный(десантный) отряд для выполнения неотложных спасательных работ втруднодоступных районах стихийных бедствий и чрезвычайных ситуацийс доставкой личного состава и грузов по воздуху путемдесантирования, охраны района работ, предотвращениямародерства.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 1 июня 2001 года 144 отдельная спасательная бригада перешлана штат спасательного центра и по 2014 год центр носил название 996Спасательного центра.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">За проявленный героизм, отвагу, стойкость и мужество при ликвидациипоследствий чрезвычайных ситуаций природного и техногенногохарактера, проведении гуманитарных операций и гуманитарногоразминирования районов боевых действий распоряжением ПравительстваРФ от 28 апреля 2014 года №701-р "О присвоении почётныхнаименований спасательным воинским формированиям МЧС России"федеральному государственному казенному учреждению «996Спасательный центр МЧС России» присвоено почётное наименование«ТУЛЬСКИЙ». Впредь оно будет именоваться федеральноегосударственное казенное учреждение «Тульский спасательный центрМЧС России».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Командиры 451 омп ГО</w:t>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Командиры 451 омп ГО:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Байрамов Багадур Дазарович (1965-1967 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Табаев Геннадий Васильевич (1967-1972 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Тюлин Александр Сергеевич (1972-1973 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Гостев Виктор Васильевич (1973-1980 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Полищук Владимир Иванович (1980-1985 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Миронов Виктор Иванович (1985-1989 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Колесников Виктор Дмитриевич (1989-1991 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Командиры 144 ОСБр ГО</w:t>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Командиры 144 ОСБр ГО:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Гусаров Сергей Васильевич (1991-1994 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Плат Павел Васильевич (1994-1996 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Молев Александр Васильевич (1996-1999 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Начальники 996 СЦ</w:t>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Начальники 996 СЦ:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Глазунов Александр Витальевич (1999-2002 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Трубицын Виктор Данилович (2002-2004 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ВрИО начальника спасательного центра подполковник Катанов НиколайАлексеевич (2004-2005 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Завацкий Сергей Николаевич (2005-2012 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">полковник Кий Владимир Валерьевич (2012-2014 гг.)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
-              <w:rPr/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">полковник Орлов Евгений Анатольевич (с сентября 2014 года по ноябрь2024 года)</w:t>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Начальники Тульского спасательного центра:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">полковник Орлов Евгений Анатольевич (с сентября 2014-по ноябрь 2024гг.)</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">полковник Гребенник Александр Александрович (2025 г. - по настоящеевремя)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2 октября 2007 года 996 спасательный центр награждёнКомитетом общественных наград при Президенте России орденом ПетраВеликого I степени.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 9 февраля 2010 года в спасательном центре проводиласьцеремония крепления (прибивки) полотнища к древку и освященияБоевого знамени нового образца.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В соответствии с Указом Президента Российской Федерации от 18декабря 2006 года № 1422 "О боевом знамени воинской части"войсковой части 11349 войск гражданской обороны 10 февраля 2010года вручено Боевое знамя как официальный символ и воинскаяреликвия, олицетворение чести, доблести, славы и боевых традиций.Знамя вручал главный военный эксперт МЧС России генерал-полковникПлат П.В.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Боевой путь части</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Личный состав центра принимал участие в ликвидацииразличных чрезвычайных ситуаций:</w:t>
+            </w:r>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">в августе 1972 года полк был развернут по штату военного времени ипринимал активное участие в тушении и ликвидации торфяных пожаров вМосковской области;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- апрель-май 1974 г. личный состав участвовал в ликвидации пожаровна Ярославском шинном заводе г. Ярославль;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- август-сентябрь 1974 г. в Москве личный состав участвовал вликвидации пожаров на выставке «Полимеры-74»;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- в апреле 1977 г. ликвидация пожара на Киреевской меховой фабрикег. Киреевск;</w:t>
             </w:r>
             <w:br/>
@@ -696,50 +719,56 @@
               <w:t xml:space="preserve">С 4 июля по 15 августа 2019 года аэромобильная группировкаспасательного центра принимала участие в ликвидации паводков вТулунском районе Иркутской области. Спасатели доказали на деле своипрофессиональные способности, - стойкость и мужество, находчивостьи смекалку, мастерство и милосердие. В Приангарье прошло две волныпаводка – в конце июня и июля. В июне за время паводка в 109населённых пунктах Иркутской области оказались подтопленными около11 тысяч жилых домов и приусадебных участков, 49 социально значимыхобъектов и столько же участков автодорог, повреждено 22 моста, 25человек погибли, шесть числятся пропавшими без вести. За времяработы Тульские спасатели разобрали более 122 зданий, расчистили108700 м3 территории, проводили дезинфекцию социальных объектов,доставляли хлеб и питьевую воду, восстановили защитную дамбу нареке Ия.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 21 июня по 4 июля 2021 года аэромобильная группировкаспасательного центра в количестве 100 человек и 17 едиництехники из-за сложившейся обстановки, связанной с комплексомопасных метеоявлений, находилась на территории Республики Крым дляоказания помощи в ликвидации последствий наводнения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 10 по 24 августа 2021 года аэромобильная группировкаспасательного центра в количестве 100 человек участвовала вмероприятиях по тушению природных пожаров в Республике Саха(Якутия). Основной задачей группировки являлась защитанаселенных пунктов, осуществление контроля за встречным палом, такназываемое «окарауливание» и очистка минерализованной полосы.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 25 апреля по 7 июля 2022 года аэромобильная группировка Тульскогоспасательного центра в количестве 100 человек и 31 единицы техникиобеспечивали население, проживающее в зоне проведения специальнойвоенной операции, питьевой водой, оказывали людям медицинскуюпомощь, расчищали территории от завалов и взрывоопасныхпредметов. Также, с марта 2022 года по настоящее времяТульский спасательный центр принимает участие в доставкегуманитарных грузов в ДНР и ЛНР.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 9 августа по 15 ноября 2024 года аэромобильная группировкаТульского спасательного центра в количестве 90 человек и 29 едиництехники обеспечивали эвакуационные мероприятия на территорииКурской области.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">С 13 апреля 2026 года аэромобильная группировка Тульскогоспасательного центра в количестве 100 человек и 28 единиц техникиучаствует в мероприятиях, направленных на ликвидацию последствийчрезвычайной ситуации, связанной с прохождением комплекса опасныхметеорологических явлений в виде аномальных дождей, на территорииРеспублики Дагестан. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ежегодно личный состав Тульского спасательного центра принимаетучастие в противопаводковых мероприятиях, обеспечивая переправу вс. Никольское, с. Орлово, с. Нижние Присады Тульской области, атакже в других областях ЦФО.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>