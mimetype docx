--- v0 (2026-08-02)
+++ v1 (2026-08-23)
@@ -129,51 +129,51 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 июля наплацу Тульского спасательного центра МЧС России состоялосьторжественное мероприятие: военнослужащие роты молодого пополненияприняли присягу на верность Российской Федерации.</w:t>
+              <w:t xml:space="preserve">24 июля наплацу Тульского спасательного центра МЧС России состоялосьторжественное мероприятие. Военнослужащие роты молодого пополненияприняли присягу на верность Российской Федерации.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Военная присяга является незыблемым актом принятия личнойответственности перед Военная присяга — это клятва верности Родинеи торжественное обязательство неукоснительно соблюдать воинскиеуставы, требования законодательства и приказы командиров,добросовестно осваивать военную и специальную подготовку, бытьготовым к выполнению задач по предназначению. Для личного составаспасательных воинских формирований МЧС России присяга означаетпринятие ответственности за защиту жизни и здоровья граждан,участие в ликвидации последствий чрезвычайных ситуаций, поддержкуобщественной безопасности и устойчивого функционирования объектовжизнеобеспечения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Разделить значимость этого события с военнослужащими прибыли ихродные и близкие. Для каждого из принявших присягу этот день сталопределяющим этапом в жизни, ознаменовавшим начало осознанногослужения Отечеству. Торжественная церемония стала важной вехой вистории Тульского спасательного центра, подтвердив преемственностьтрадиций и высокий уровень ответственности личного состава передстраной.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>