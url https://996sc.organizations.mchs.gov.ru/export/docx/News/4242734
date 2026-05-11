--- v0 (2026-02-13)
+++ v1 (2026-05-11)
@@ -101,50 +101,65 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Крещение Господне 2026</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19 января 2026года православные христиане отмечают один из самых значимых исветлых праздников для верующих – Крещение Господне. С этим днемсвязано множество традиций и обычаев: верующие посещают храм,освящают воду и смывают грехи, окунувшись в купели. Издревлесчитается, что крещенская вода обладает целебной силой и можетвылечить любые болезни.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Сотрудники со своими семьями приняли участие в традиционныхКрещенских купаниях. Несмотря на морозную погоду, многиеприсоединились к верующим, чтобы соблюсти древний православныйобычай омовения в освященных водах.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>